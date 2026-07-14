--- v0 (2025-12-18)
+++ v1 (2026-07-14)
@@ -443,101 +443,82 @@
         <w:t xml:space="preserve">is een investeringsmaatschappij en investeert in winstgevende Nederlandse MKB bedrijven met een omzet tot 20 miljoen euro. Het biedt ondernemers de beste kans om het bedrijf verder te laten groeien, door inzet van kennis en ervaring, financieringsmogelijkheden, hands-on support en een groot netwerk.Investeringsmaatschappij Riverdam heeft de afgelopen vier jaar het snelgroeiende IT Managed Services Provider Platform Smizer versterkt met 22 succesvolle acquisities van IT Managed Services Providers.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1063" type="#_x0000_t32" style="width:450pt; height:0pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:stroke weight="0.1pt"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Over: Riverdam</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p/>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>