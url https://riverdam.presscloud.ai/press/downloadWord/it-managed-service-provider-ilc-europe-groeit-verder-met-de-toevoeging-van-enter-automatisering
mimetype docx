--- v0 (2026-02-02)
+++ v1 (2026-07-14)
@@ -309,101 +309,82 @@
         <w:t xml:space="preserve">Riverdam heeft in de afgelopen jaren 20 acquisities succesvol afgerond, waarvan 17 IT Managed Services Providers. De komst van Riverdam als (meerderheids) aandeelhouder brengt voor de ondernemingen zowel een stevig fundament, als nieuwe groeiperspectieven met zich mee.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1041" type="#_x0000_t32" style="width:450pt; height:0pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:stroke weight="0.1pt"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Over: Riverdam</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p/>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>